--- v0 (2026-01-08)
+++ v1 (2026-07-08)
@@ -742,98 +742,98 @@
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Offre et </w:t>
       </w:r>
       <w:r w:rsidR="00416460" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dossier complet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D496602" w14:textId="77777777" w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="00416460" w:rsidP="003A270C">
+    <w:p w14:paraId="3D496602" w14:textId="306FA956" w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="00416460" w:rsidP="003A270C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0075447B">
+      <w:r w:rsidRPr="00372DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0075447B">
+      <w:r w:rsidRPr="00372DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> plus tard le</w:t>
       </w:r>
-      <w:r w:rsidR="003A270C" w:rsidRPr="0075447B">
+      <w:r w:rsidR="003A270C" w:rsidRPr="00372DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003A270C" w:rsidRPr="0075447B">
+      <w:r w:rsidR="00372DF1" w:rsidRPr="00372DF1">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>30/06/2026</w:t>
+        <w:t>7 septembre 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DB38C3" w14:textId="4867D6E9" w:rsidR="003A270C" w:rsidRDefault="0075447B" w:rsidP="003A270C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00653B77" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3059,525 +3059,252 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les actes authentiques, la SCP DELPHINE RAYMOND, en la personne de Delphine RAYMOND, autorise le notaire désigné à donner procuration à un Clerc de l’étude, pour la signature des actes de vente </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31447BA6" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B485AD6" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
-[...263 lines deleted...]
-    </w:p>
     <w:p w14:paraId="55E48537" w14:textId="77777777" w:rsidR="00073822" w:rsidRPr="00073822" w:rsidRDefault="00073822" w:rsidP="00142391">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...191 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="0075447B">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> - 8876</w:t>
+    </w:p>
+    <w:p w14:paraId="3AD7630D" w14:textId="77777777" w:rsidR="009C4D90" w:rsidRPr="0075447B" w:rsidRDefault="009C4D90" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73FFBBEB" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D90A2D" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05683818" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ATTESTATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3C98BC" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BC179F" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Je soussigné(e) : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E318DC" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3D918E" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Domicilié(e) :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B05C210" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66F2B29B" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agissant pour :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BAD980" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2636BA46" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domicilié(e)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C94E0CE" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1680FC5B" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="00142391">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5DE767" w14:textId="358B76A5" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="0008402B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0075447B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Candidat à la reprise d’un bien immobilier en liquidation judiciaire dans la procédure :  SCI SOLEIL LEVANT - 8876</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46834B09" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="0008402B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35E27269" w14:textId="77777777" w:rsidR="00142391" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="0008402B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
@@ -7732,51 +7459,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:usePrinterMetrics/>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:autoSpaceLikeWord95/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
     <w:doNotBreakWrappedTables/>
@@ -7811,50 +7538,51 @@
     <w:rsid w:val="000B0BAC"/>
     <w:rsid w:val="000B49F6"/>
     <w:rsid w:val="000B5E88"/>
     <w:rsid w:val="000E1453"/>
     <w:rsid w:val="00134B20"/>
     <w:rsid w:val="0013531E"/>
     <w:rsid w:val="00142391"/>
     <w:rsid w:val="00145EE0"/>
     <w:rsid w:val="001477D5"/>
     <w:rsid w:val="001679DF"/>
     <w:rsid w:val="00171A28"/>
     <w:rsid w:val="00182A96"/>
     <w:rsid w:val="001A05F6"/>
     <w:rsid w:val="001B44C9"/>
     <w:rsid w:val="00296C59"/>
     <w:rsid w:val="002A476C"/>
     <w:rsid w:val="002B3752"/>
     <w:rsid w:val="002B7A59"/>
     <w:rsid w:val="002C122E"/>
     <w:rsid w:val="002C5C0D"/>
     <w:rsid w:val="00314A89"/>
     <w:rsid w:val="00315A6F"/>
     <w:rsid w:val="003359C1"/>
     <w:rsid w:val="003476F5"/>
     <w:rsid w:val="00362217"/>
+    <w:rsid w:val="00372DF1"/>
     <w:rsid w:val="003830D4"/>
     <w:rsid w:val="00383689"/>
     <w:rsid w:val="003A270C"/>
     <w:rsid w:val="003D5A79"/>
     <w:rsid w:val="0040087B"/>
     <w:rsid w:val="004042D5"/>
     <w:rsid w:val="00416460"/>
     <w:rsid w:val="004201F8"/>
     <w:rsid w:val="005077F7"/>
     <w:rsid w:val="005465C0"/>
     <w:rsid w:val="00576E63"/>
     <w:rsid w:val="005946DF"/>
     <w:rsid w:val="00597ED2"/>
     <w:rsid w:val="005E7A95"/>
     <w:rsid w:val="005F62A4"/>
     <w:rsid w:val="00653B77"/>
     <w:rsid w:val="0068719F"/>
     <w:rsid w:val="00696E39"/>
     <w:rsid w:val="006B52E3"/>
     <w:rsid w:val="006C7D24"/>
     <w:rsid w:val="006D3A32"/>
     <w:rsid w:val="007103D5"/>
     <w:rsid w:val="0071175C"/>
     <w:rsid w:val="00720405"/>
     <w:rsid w:val="00734646"/>
@@ -9168,70 +8896,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2310</Words>
-  <Characters>12707</Characters>
+  <Words>2251</Words>
+  <Characters>12384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>105</Lines>
+  <Lines>103</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ETAT DE FRAIS ET HONORAIRES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14988</CharactersWithSpaces>
+  <CharactersWithSpaces>14606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ETAT DE FRAIS ET HONORAIRES</dc:title>
   <dc:subject/>
   <dc:creator>SCP COURRET GUGUEN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>