--- v0 (2025-12-07)
+++ v1 (2026-09-21)
@@ -281,105 +281,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>JUGEMENT :</w:t>
       </w:r>
       <w:r w:rsidR="00F03271" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> TRIBUNAL JUDICIAIRE DE PERPIGNAN SERVICE RP </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r w:rsidR="00AC0E69" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>en date du 22/11/2023</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00874F7B" w:rsidRPr="0075447B" w:rsidRDefault="00874F7B" w:rsidP="003476F5">
-[...8 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00874F7B" w:rsidRPr="0075447B" w:rsidRDefault="00874F7B" w:rsidP="003476F5">
-[...42 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00AC0E69" w:rsidRPr="0075447B" w:rsidRDefault="00AC0E69" w:rsidP="003476F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E329A9" w:rsidRPr="0075447B" w:rsidRDefault="00E329A9" w:rsidP="00EE0E0E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -719,205 +665,144 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Offre et </w:t>
       </w:r>
       <w:r w:rsidR="00416460" w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dossier complet</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="00416460" w:rsidP="003A270C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00422216">
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F68BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F68BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus tard le</w:t>
+      </w:r>
+      <w:r w:rsidR="003A270C" w:rsidRPr="008F68BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A7585">
-[...10 lines deleted...]
-    <w:p w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="0075447B" w:rsidP="003A270C">
+      <w:r w:rsidR="008F68BF" w:rsidRPr="008F68BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>14 septembre 2026 – 12h00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A270C" w:rsidRPr="0075447B" w:rsidRDefault="003A270C" w:rsidP="003476F5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0075447B">
-[...58 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w:rsidR="00AC0E69" w:rsidRPr="0075447B" w:rsidRDefault="00AC0E69" w:rsidP="003476F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Renseignements </w:t>
       </w:r>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>uniquement</w:t>
       </w:r>
-      <w:r w:rsidRPr="0075447B">
+      <w:r w:rsidR="008F68BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> par courrier électronique ou par courrier postal </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> par courrier électronique.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00B71C14" w:rsidRPr="0075447B" w:rsidRDefault="00B71C14" w:rsidP="003476F5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B71C14" w:rsidRPr="0075447B" w:rsidRDefault="00B71C14" w:rsidP="003476F5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
@@ -987,1055 +872,72 @@
       <w:r w:rsidR="000E1453" w:rsidRPr="000E1453">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E1453" w:rsidRPr="000E1453">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">contact@mj-perpignan.fr </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0075447B" w:rsidRDefault="0075447B" w:rsidP="005E7A95">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E7A95" w:rsidRPr="0075447B" w:rsidRDefault="0071175C" w:rsidP="005E7A95">
+    <w:p w:rsidR="0068719F" w:rsidRPr="0075447B" w:rsidRDefault="0071175C" w:rsidP="00446215">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0075447B">
-[...984 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="0068719F" w:rsidRPr="0075447B" w:rsidRDefault="00142391" w:rsidP="0068719F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="center" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CA" w:eastAsia="fr-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0075447B">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -8584,51 +7486,51 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="160"/>
   <w:doNotDisplayPageBoundaries/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:usePrinterMetrics/>
     <w:doNotSuppressParagraphBorders/>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:autoSpaceLikeWord95/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
@@ -8672,75 +7574,77 @@
     <w:rsid w:val="001477D5"/>
     <w:rsid w:val="001679DF"/>
     <w:rsid w:val="00171A28"/>
     <w:rsid w:val="00182A96"/>
     <w:rsid w:val="001A05F6"/>
     <w:rsid w:val="001B44C9"/>
     <w:rsid w:val="00296C59"/>
     <w:rsid w:val="002A476C"/>
     <w:rsid w:val="002A7585"/>
     <w:rsid w:val="002B3752"/>
     <w:rsid w:val="002B7A59"/>
     <w:rsid w:val="002C122E"/>
     <w:rsid w:val="002C5C0D"/>
     <w:rsid w:val="00314A89"/>
     <w:rsid w:val="00315A6F"/>
     <w:rsid w:val="003359C1"/>
     <w:rsid w:val="003476F5"/>
     <w:rsid w:val="00362217"/>
     <w:rsid w:val="003830D4"/>
     <w:rsid w:val="00383689"/>
     <w:rsid w:val="003A270C"/>
     <w:rsid w:val="0040087B"/>
     <w:rsid w:val="00416460"/>
     <w:rsid w:val="004201F8"/>
     <w:rsid w:val="00422216"/>
+    <w:rsid w:val="00446215"/>
     <w:rsid w:val="005077F7"/>
     <w:rsid w:val="005465C0"/>
     <w:rsid w:val="00576E63"/>
     <w:rsid w:val="005946DF"/>
     <w:rsid w:val="00597ED2"/>
     <w:rsid w:val="005E7A95"/>
     <w:rsid w:val="00653B77"/>
     <w:rsid w:val="0068719F"/>
     <w:rsid w:val="00696E39"/>
     <w:rsid w:val="006B52E3"/>
     <w:rsid w:val="006C7D24"/>
     <w:rsid w:val="006D3A32"/>
     <w:rsid w:val="007103D5"/>
     <w:rsid w:val="0071175C"/>
     <w:rsid w:val="00720405"/>
     <w:rsid w:val="00734646"/>
     <w:rsid w:val="00736E6E"/>
     <w:rsid w:val="007519DA"/>
     <w:rsid w:val="0075447B"/>
     <w:rsid w:val="007A7E5E"/>
     <w:rsid w:val="007D58BE"/>
     <w:rsid w:val="007E1E33"/>
     <w:rsid w:val="007F1EAA"/>
     <w:rsid w:val="00874F7B"/>
     <w:rsid w:val="008C0C4C"/>
+    <w:rsid w:val="008F68BF"/>
     <w:rsid w:val="00915F5A"/>
     <w:rsid w:val="009311BB"/>
     <w:rsid w:val="009443D9"/>
     <w:rsid w:val="0095405F"/>
     <w:rsid w:val="009724C5"/>
     <w:rsid w:val="0099224A"/>
     <w:rsid w:val="009A6CED"/>
     <w:rsid w:val="009C4D90"/>
     <w:rsid w:val="009C604B"/>
     <w:rsid w:val="009D55DC"/>
     <w:rsid w:val="00A0681B"/>
     <w:rsid w:val="00A3339A"/>
     <w:rsid w:val="00A36660"/>
     <w:rsid w:val="00A62169"/>
     <w:rsid w:val="00A63E63"/>
     <w:rsid w:val="00AC0E69"/>
     <w:rsid w:val="00B3141C"/>
     <w:rsid w:val="00B31E0A"/>
     <w:rsid w:val="00B55D34"/>
     <w:rsid w:val="00B71C14"/>
     <w:rsid w:val="00B90118"/>
     <w:rsid w:val="00BB1D34"/>
     <w:rsid w:val="00BD2950"/>
     <w:rsid w:val="00C66AAF"/>
     <w:rsid w:val="00C80EBC"/>
@@ -8763,51 +7667,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="384C1545"/>
+  <w14:docId w14:val="2DA4B624"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{3D816A68-CF65-4F34-BC17-56BF2F4D1B62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
@@ -10017,71 +8921,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>13316</Characters>
+  <Pages>8</Pages>
+  <Words>2223</Words>
+  <Characters>12228</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>110</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ETAT DE FRAIS ET HONORAIRES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15705</CharactersWithSpaces>
+  <CharactersWithSpaces>14423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ETAT DE FRAIS ET HONORAIRES</dc:title>
   <dc:subject/>
   <dc:creator>SCP COURRET GUGUEN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>